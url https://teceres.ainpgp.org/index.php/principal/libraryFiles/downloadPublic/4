--- v0 (2025-12-06)
+++ v1 (2026-06-23)
@@ -1,1048 +1,4474 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2E8684A5" w14:textId="518EF718" w:rsidR="003527B7" w:rsidRDefault="00EC7AB9" w:rsidP="003527B7">
+    <w:p w14:paraId="28A17BD1" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00836B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[TÍTULO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EM PORTUGUÊS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00836B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F78B7">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5617D8AA" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00836B56" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7AB9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(Caixa alta, centralizado, fonte Arial 12, negrito, após 1 espaço</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BDFE67E" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00836B56" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="079A6FD4" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00836B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[TÍTULO EM </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>INGLÊS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00836B56">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC0DBD3" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00836B56" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC7AB9">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(Caixa alta, centralizado, fonte Arial 12, negrito, após 1 espaço</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63BE1640" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6884F9" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00836B56" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[TÍTULO EM ESPANHOL]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC1F143" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="TituloTeceres"/>
       </w:pPr>
       <w:r w:rsidRPr="00EC7AB9">
-        <w:t xml:space="preserve">TÍTULO DO ARTIGO NO IDIOMA SUBMETIDO </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00EC7AB9">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Caixa alta, centralizado, fonte Arial 12, negrito, após 1 espaço</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799B806F" w14:textId="77777777" w:rsidR="003527B7" w:rsidRPr="00BD0D95" w:rsidRDefault="003527B7" w:rsidP="003527B7">
+    <w:p w14:paraId="5D518901" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00BD0D95" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:spacing w:beforeLines="1" w:before="2" w:after="0" w:line="370" w:lineRule="atLeast"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="111111"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63F7EF86" w14:textId="39ACDEBE" w:rsidR="00EC7AB9" w:rsidRDefault="00EC7AB9" w:rsidP="003527B7">
+    <w:p w14:paraId="1C01DA42" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00ED3818" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00ED3818">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Autor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E9EA8D" w14:textId="3A40983B" w:rsidR="00EC7AB9" w:rsidRDefault="00EC7AB9" w:rsidP="00EC7AB9">
+    <w:p w14:paraId="0E1EE93A" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="006578FF" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instituição, Unidade/Departamento, Cidade/UF, País. Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="52E601FA" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00EA77EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://orcid.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5CE6BE97" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00ED3818" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3818">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2AA0D7" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="006578FF" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instituição, Unidade/Departamento, Cidade/UF, País. Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4D6926DB" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00EA77EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://orcid.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="560475BA" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00ED3818" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3818">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Autor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04253611" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="006578FF" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instituição, Unidade/Departamento, Cidade/UF, País. Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2297E752" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00EA77EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://orcid.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3891F0A8" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00ED3818" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00ED3818">
+        <w:rPr>
+          <w:b/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51CA3BE4" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="006578FF" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Instituição, Unidade/Departamento, Cidade/UF, País. Email: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="56687205" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AutorTeceres"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006578FF">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ORCID: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00EA77EF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>https://orcid.org/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7FEAFBA2" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="OrcidTeceres"/>
-      </w:pPr>
-[...113 lines deleted...]
-      <w:r w:rsidRPr="00EC7AB9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...6 lines deleted...]
-      </w:r>
+      </w:pPr>
       <w:r w:rsidRPr="00EC7AB9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...206 lines deleted...]
-      </w:pPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00314014">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>após 1 espaço</w:t>
+      </w:r>
       <w:r w:rsidRPr="00EC7AB9">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374C3BA4" w14:textId="339D293A" w:rsidR="003527B7" w:rsidRPr="00C54755" w:rsidRDefault="008E1CEB" w:rsidP="003527B7">
-[...487 lines deleted...]
-    <w:p w14:paraId="27558C1D" w14:textId="0B9037AB" w:rsidR="003527B7" w:rsidRPr="00BD0D95" w:rsidRDefault="003527B7" w:rsidP="003527B7">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-53"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="3402"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00361F15" w:rsidRPr="00FB25E7" w14:paraId="44CF3A8F" w14:textId="77777777" w:rsidTr="0080782D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="74C4838A" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31F7318E" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00FB25E7" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E0582">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Resumo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E0582">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sit</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>amet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>consectetur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>adipiscing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>elit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Aliquam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ac. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Sapien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sed ex </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>eleifend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>congue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, sed ac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tellus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>eget</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Ligula vel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nulla</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>scelerisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tempor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, id non lorem Cras a. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Accumsan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ex </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Quisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nec </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>finibus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ligula </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rhoncus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>egestas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>augue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Duis. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Feugiat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>diam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ac magna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>eleifend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, non </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>sollicitudin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> augue </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>tempor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Curabitur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Sed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>lectus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>finibus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>bibendum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>enim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ultrices</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>dapibus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> felis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Vestibulum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>elementum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erat in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mauris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>aliquet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hendrerit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Etiam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sit </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>amet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vulputate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eros. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Quisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>scelerisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>elit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>purus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tristique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>eget</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>facilisis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nibh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>elementum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Proin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>condimentum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mi at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>augue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vulputate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nec </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tempor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>erat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bibendum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. In </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>facilisis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>erat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dictum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rhoncus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>lectus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>aliquet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>risus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mauris. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7334E821" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00D573A4" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000310B7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Palavras-Chave</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000310B7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: Palavra/expressão 1; Palavra/expressão 2; Palavra/expressão 3. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FBA2822" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00D573A4" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="OrcidTeceres"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33A27ACB" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00073499" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="OrcidTeceres"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00036E21">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(até 100 palavras no resumo)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4D7A6F" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="665EF978" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="000310B7" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E0582">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Abstract</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E0582">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sit</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>amet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>consectetur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>adipiscing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>elit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Aliquam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ac. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Sapien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sed ex </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>eleifend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>congue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, sed ac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tellus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>eget</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Ligula vel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nulla</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>scelerisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tempor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, id non lorem Cras a. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Accumsan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ex </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Quisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nec </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>finibus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ligula </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rhoncus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>egestas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>augue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Duis. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Feugiat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>diam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ac magna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>eleifend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, non </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>sollicitudin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> augue </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>tempor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Curabitur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Sed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>lectus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>finibus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>bibendum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>enim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ultrices</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>dapibus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> felis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Vestibulum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>elementum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erat in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mauris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>aliquet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hendrerit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Etiam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sit </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>amet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vulputate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eros. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Quisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>scelerisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>elit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>purus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tristique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>eget</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>facilisis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nibh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>elementum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Proin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>condimentum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mi at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>augue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vulputate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nec </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tempor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>erat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bibendum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. In </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>facilisis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>erat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dictum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rhoncus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>lectus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>aliquet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>risus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mauris.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64956841" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="000310B7" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Keywords</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000310B7">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000310B7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Word/expression 1; Word/expression 2; Word/expression 3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52CD6286" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00036E21" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="OrcidTeceres"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C499183" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D601879" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00FB25E7" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C840E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Resumen</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C840E1">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C840E1">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lorem ipsum dolor </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>sit</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>amet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>consectetur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>adipiscing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>elit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Aliquam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ac. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Sapien</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sed ex </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>eleifend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>congue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, sed ac </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tellus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>eget</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Ligula vel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nulla</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>scelerisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tempor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, id non lorem Cras a. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Accumsan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ex </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Quisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nec </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>finibus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, ligula </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rhoncus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>egestas</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>augue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Duis. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Feugiat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>diam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ac magna </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>eleifend</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, non </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>sollicitudin</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> augue </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>tempor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Curabitur</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Sed</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>lectus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>finibus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>bibendum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>enim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>ultrices</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>dapibus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> felis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>Vestibulum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>elementum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Erat in </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>mauris</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>aliquet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>hendrerit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Etiam</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> sit </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>amet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vulputate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> eros. </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Quisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>scelerisque</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>elit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vel </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>purus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tristique</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>eget</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>facilisis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nibh</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>elementum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Proin </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>condimentum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mi at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>augue</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>vulputate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nec </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>tempor</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>erat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>bibendum</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. In </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>facilisis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>erat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dictum </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>rhoncus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>lectus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> at </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>aliquet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>risus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00487E26">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mauris. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A97912F" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="000310B7" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000310B7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Palabras-Claves</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000310B7">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>: Palabra / expresión 1; Palabra / expresión 2; Palabra / expresión 3.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73A96687" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="006E0582" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="OrcidTeceres"/>
+              <w:ind w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00361F15" w:rsidRPr="00FB25E7" w14:paraId="538EE003" w14:textId="77777777" w:rsidTr="0080782D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0660FB" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00FB25E7" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C35FA3" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00FB25E7" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A38E3FA" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00FB25E7" w:rsidRDefault="00361F15" w:rsidP="0080782D">
+            <w:pPr>
+              <w:pStyle w:val="ResumoTeceres"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="es-419"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2B34A609" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00BD0D95" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="Titulo1Teceres"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD0D95">
+        <w:lastRenderedPageBreak/>
         <w:t>Introdução</w:t>
       </w:r>
-      <w:r w:rsidR="008E53A5">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008E53A5" w:rsidRPr="008E53A5">
+      <w:r w:rsidRPr="008E53A5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">(Caixa alta, alinhado à esquerda, numerado, fonte Arial 12, negrito; após 1 espaço – </w:t>
       </w:r>
-      <w:r w:rsidR="00314014">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">somente </w:t>
       </w:r>
-      <w:r w:rsidR="008E53A5" w:rsidRPr="008E53A5">
+      <w:r w:rsidRPr="008E53A5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">para a seção </w:t>
       </w:r>
-      <w:r w:rsidR="00314014">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Artigos</w:t>
       </w:r>
-      <w:r w:rsidR="008E53A5" w:rsidRPr="008E53A5">
+      <w:r w:rsidRPr="008E53A5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> é obrigatório usar os tópicos/seções)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="217B9358" w14:textId="3F298A64" w:rsidR="003527B7" w:rsidRDefault="008E53A5" w:rsidP="003527B7">
+    <w:p w14:paraId="1DD28408" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="NormalTeceres"/>
       </w:pPr>
       <w:r w:rsidRPr="008E53A5">
         <w:t>O texto para Artigo deve ter entre 12 e 25 páginas A4 (no caso de Ensaios, são de 8 a 12 páginas), margens 2,5cm, fazendo uso da fonte Arial, tamanho 12 espaçamento 1,5 entre linhas, recuar a primeira linha com 1,25cm. Este deve ser redigido de forma clara, observando todas as normas próprias do idioma utilizado. Este deve possuir tópicos que cumpram as necessidades de construção do referido texto.</w:t>
       </w:r>
-      <w:r w:rsidR="003527B7" w:rsidRPr="00BD0D95">
+      <w:r w:rsidRPr="00BD0D95">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37AEF6D2" w14:textId="6DC8CFAA" w:rsidR="00314014" w:rsidRPr="00314014" w:rsidRDefault="00314014" w:rsidP="003527B7">
+    <w:p w14:paraId="301FFBCD" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="0061063E" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="NormalTeceres"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Revertere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in mundum, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>orare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro salute.</w:t>
       </w:r>
       <w:r w:rsidRPr="00314014">
         <w:rPr>
@@ -1199,3444 +4625,2616 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in mundum, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>orare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro salute.</w:t>
       </w:r>
       <w:r w:rsidRPr="00314014">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00765E61">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0061063E">
         <w:t>Revertere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00765E61">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0061063E">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061063E">
+        <w:t>mundum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0061063E">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061063E">
         <w:t>orare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00765E61">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> pro salute.</w:t>
+      <w:r w:rsidRPr="0061063E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0061063E">
+        <w:t>pro</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0061063E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061063E">
+        <w:t>salute</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0061063E">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD048CC" w14:textId="54FC0A73" w:rsidR="003527B7" w:rsidRPr="00BD0D95" w:rsidRDefault="008E0196" w:rsidP="003527B7">
+    <w:p w14:paraId="560BB998" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00BD0D95" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="Citao"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0196">
         <w:t xml:space="preserve">Citações diretas com mais de 4 linhas devem ser colocadas em parágrafo à parte, justificado, margem esquerda 4, sem </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008E0196">
         <w:t>identação</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008E0196">
         <w:t xml:space="preserve"> (recuo) na primeira linha, sem aspas, fonte Arial 10, espaço simples. Usar um espaço após.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF512D0" w14:textId="0C328401" w:rsidR="003527B7" w:rsidRDefault="008E0196" w:rsidP="003527B7">
+    <w:p w14:paraId="1ADBD90F" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="NormalTeceres"/>
       </w:pPr>
       <w:r w:rsidRPr="008E0196">
-        <w:t xml:space="preserve">Os elementos ilustrativos (figuras, gráficos, tabelas, </w:t>
+        <w:t xml:space="preserve">Os elementos ilustrativos (figuras, gráficos, tabelas, quadros, e outros), quando necessários, devem </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008E0196">
-        <w:t>quadros, e outros</w:t>
-      </w:r>
+        <w:t xml:space="preserve">obedecer </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0196">
+        <w:t>as</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008E0196">
-        <w:t>), quando necessários, devem obedecer as normas de formatação orientadas e vigentes pela ABNT.</w:t>
+        <w:t xml:space="preserve"> normas de formatação orientadas e vigentes pela ABNT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33B830EE" w14:textId="77777777" w:rsidR="008E0196" w:rsidRPr="00447353" w:rsidRDefault="008E0196" w:rsidP="008E0196">
+    <w:p w14:paraId="7F22C9F2" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00447353" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00447353">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">(inserir 1 espaço entre </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Tópicos</w:t>
       </w:r>
       <w:r w:rsidRPr="00447353">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C39FA98" w14:textId="28F9D99F" w:rsidR="008E0196" w:rsidRPr="00F43E40" w:rsidRDefault="008E0196" w:rsidP="008E0196">
+    <w:p w14:paraId="74AA3D46" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00F43E40" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="Titulo1Teceres"/>
       </w:pPr>
       <w:r>
-        <w:t>T</w:t>
-[...2 lines deleted...]
-        <w:t>ópico</w:t>
+        <w:t>Tópico</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43E40">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08FED82F" w14:textId="1A8B98F2" w:rsidR="008E0196" w:rsidRPr="00BD0D95" w:rsidRDefault="008E0196" w:rsidP="008E0196">
+    <w:p w14:paraId="41FDAA14" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="0061063E" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="NormalTeceres"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>presente</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>seção</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ...</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+        <w:t xml:space="preserve"> ... </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Revertere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in mundum, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>orare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
-[...12 lines deleted...]
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Revertere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in mundum, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>orare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061063E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0061063E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061063E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0061063E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro salute.</w:t>
       </w:r>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
-[...418 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="53DF679D" w14:textId="59D48F23" w:rsidR="003527B7" w:rsidRDefault="00033364" w:rsidP="008E0196">
+    <w:p w14:paraId="3B72A0A6" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="0061063E" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="Titulo2Teceres"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...1 lines deleted...]
-        <w:t>Sub-Tópico</w:t>
+      <w:r w:rsidRPr="0061063E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Sub-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0061063E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Tópico</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="4A840795" w14:textId="7FA2669E" w:rsidR="00765E61" w:rsidRPr="00765E61" w:rsidRDefault="00765E61" w:rsidP="00765E61">
+    <w:p w14:paraId="3789E2E9" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00765E61" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="NormalTeceres"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Revertere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in mundum, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>orare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> pro salute.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00765E61">
+      <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Revertere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in mundum, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>orare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00314014">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00314014">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00314014">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00314014">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> pro salute.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00314014">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Revertere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in mundum, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>orare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765E61">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> pro salute.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00765E61">
-[...542 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="0E4563CF" w14:textId="48810869" w:rsidR="003527B7" w:rsidRPr="00BD0D95" w:rsidRDefault="00033364" w:rsidP="00033364">
+    <w:p w14:paraId="3FD2DFFC" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00BD0D95" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="Titulo1Teceres"/>
       </w:pPr>
       <w:r w:rsidRPr="00F43E40">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>onsiderações</w:t>
       </w:r>
       <w:r w:rsidRPr="00F43E40">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>finais</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">finais </w:t>
       </w:r>
       <w:r w:rsidRPr="00033364">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>segue a numeração</w:t>
       </w:r>
       <w:r w:rsidRPr="00033364">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> como sequência dos tópicos utilizados)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF0D80A" w14:textId="44D78163" w:rsidR="00033364" w:rsidRDefault="00033364" w:rsidP="00033364">
+    <w:p w14:paraId="17E78A23" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="NormalTeceres"/>
       </w:pPr>
       <w:r w:rsidRPr="00033364">
         <w:t>No decorrer da pesquisa, ...</w:t>
       </w:r>
-      <w:r w:rsidR="00765E61">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:t>Revertere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:t>mundum</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:t>orare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:t>pro</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:t>salute</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00765E61">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00A61334">
+      <w:r w:rsidRPr="00A61334">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Revertere</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00A61334">
+      <w:r w:rsidRPr="00A61334">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in mundum, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00A61334">
+      <w:r w:rsidRPr="00A61334">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>orare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00A61334">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in mundum, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A61334">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro salute. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:t>Revertere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:t>mundum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:t>orare</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00765E61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...30 lines deleted...]
-        </w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00765E61">
+        <w:t>pro</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00765E61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00765E61" w:rsidRPr="00A61334">
-[...371 lines deleted...]
-      <w:r w:rsidR="00765E61" w:rsidRPr="00765E61">
+      <w:r w:rsidRPr="00765E61">
         <w:t>salute</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00765E61">
+      <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41BF5EF8" w14:textId="240DA7F3" w:rsidR="003527B7" w:rsidRPr="00BD0D95" w:rsidRDefault="003527B7" w:rsidP="00295DB6">
+    <w:p w14:paraId="28AB0E0C" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00BD0D95" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="RefernciasTeceres"/>
       </w:pPr>
       <w:r w:rsidRPr="00BD0D95">
         <w:t>Referências bibliográficas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FC70C9" w14:textId="6EE916A5" w:rsidR="00CB0384" w:rsidRPr="00D11334" w:rsidRDefault="00033364" w:rsidP="00033364">
+    <w:p w14:paraId="4546B814" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00D11334" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="BibliografiaTeceres"/>
       </w:pPr>
       <w:r w:rsidRPr="00033364">
         <w:t xml:space="preserve">BRASIL. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033364">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Lei de Diretrizes e Bases da Educação Nacional</w:t>
       </w:r>
       <w:r w:rsidRPr="00033364">
         <w:t xml:space="preserve">. Lei nº. 9.394/96, de 20 de dezembro de 1996. Estabelece as diretrizes e bases da educação nacional. Diário Oficial da União, Brasília, DF, 23 dez. 1996. Seção 1, p. 27.833 - 27.841. Disponível em: https://www2.senado.leg.br/bdsf/bitstream/handle/id/ 70320/65.pdf. Acesso em: 17 mar. 2017. </w:t>
       </w:r>
       <w:r w:rsidRPr="00033364">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(Texto de exemplo. Espaço simples, sem espaço na primeira linha</w:t>
-[...13 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(Texto de exemplo. Espaço simples, sem espaço na primeira linha, alinhado à esquerda)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CBA7335" w14:textId="38C67041" w:rsidR="000A4917" w:rsidRPr="00D11334" w:rsidRDefault="00033364" w:rsidP="00677CB5">
+    <w:p w14:paraId="4510A950" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="001B3781" w:rsidRDefault="00361F15" w:rsidP="00361F15">
+      <w:pPr>
+        <w:pStyle w:val="AprovaTeceres"/>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B3781">
+        <w:rPr>
+          <w:color w:val="1C1C1C"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a ser preenchido pelos editores) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B3781">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submetido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001B3781">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001B3781">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ??/??/??. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B3C37EF" w14:textId="77777777" w:rsidR="00361F15" w:rsidRPr="00D11334" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
         <w:pStyle w:val="AprovaTeceres"/>
       </w:pPr>
-      <w:r>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="001B3781">
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Aprovado em ??/??/??.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D11334">
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE5F14A" w14:textId="24718577" w:rsidR="00F1390C" w:rsidRPr="00D11334" w:rsidRDefault="000A4917" w:rsidP="00677CB5">
+    <w:p w14:paraId="403A8572" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15" w:rsidP="00361F15">
       <w:pPr>
-        <w:pStyle w:val="AprovaTeceres"/>
+        <w:pStyle w:val="OrcidTeceres"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D11334">
-[...24 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00F1390C" w:rsidRPr="00D11334" w:rsidSect="00FC7CFE">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:p w14:paraId="165DD789" w14:textId="77777777" w:rsidR="00361F15" w:rsidRDefault="00361F15"/>
+    <w:sectPr w:rsidR="00361F15" w:rsidSect="00361F15">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="1140" w:footer="1140" w:gutter="0"/>
+      <w:pgMar w:top="971" w:right="1418" w:bottom="1418" w:left="1418" w:header="855" w:footer="1140" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26654DEA" w14:textId="77777777" w:rsidR="00A976E0" w:rsidRDefault="00A976E0" w:rsidP="00817ADB">
+    <w:p w14:paraId="5956ACDC" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="00361F15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78B144A6" w14:textId="77777777" w:rsidR="00A976E0" w:rsidRDefault="00A976E0" w:rsidP="00817ADB">
+    <w:p w14:paraId="3F707168" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="00361F15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...71 lines deleted...]
-  <w:p w14:paraId="2E7E6EE3" w14:textId="1553730E" w:rsidR="007D07BD" w:rsidRPr="00F1390C" w:rsidRDefault="00E47ECF" w:rsidP="00F1390C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3C5A754C" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRPr="00F1390C" w:rsidRDefault="00FE77D0" w:rsidP="00F1390C">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360" w:firstLine="360"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...101 lines deleted...]
-      </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52099B68" wp14:editId="5E2436E8">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B54E253" wp14:editId="527B529B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-812165</wp:posOffset>
+            <wp:posOffset>-919480</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>9829612</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>307340</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7385050" cy="96520"/>
-[...2 lines deleted...]
-          <wp:docPr id="5" name="Imagem 5" descr="D:\Area de Trabalho\AINPGP - FIPED\AINPGP\Revista AINPGP\Logos\RODAPÉ.png"/>
+          <wp:extent cx="7588885" cy="611505"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="20860"/>
+              <wp:lineTo x="21526" y="20860"/>
+              <wp:lineTo x="21526" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="261042457" name="Imagem 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="D:\Area de Trabalho\AINPGP - FIPED\AINPGP\Revista AINPGP\Logos\RODAPÉ.png"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1167048920" name="Imagem 1167048920"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="89917"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7385050" cy="96520"/>
+                    <a:ext cx="7588885" cy="611505"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...7 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...69 lines deleted...]
-  <w:p w14:paraId="5D96CFE1" w14:textId="4487746B" w:rsidR="00063A3F" w:rsidRDefault="00C225AF" w:rsidP="00AA6E8B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7ECC1CB3" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="00AA6E8B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="1" locked="1" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AF4E759" wp14:editId="400E22B2">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="601CF6F2" wp14:editId="523A9EAB">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="margin">
-            <wp:align>center</wp:align>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>-891540</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:align>bottom</wp:align>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>274955</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7383600" cy="874800"/>
-[...2 lines deleted...]
-          <wp:docPr id="16" name="Imagem 16" descr="D:\Area de Trabalho\AINPGP - FIPED\AINPGP\Revista AINPGP\Logos\RODAPÉ.png"/>
+          <wp:extent cx="7531735" cy="607060"/>
+          <wp:effectExtent l="0" t="0" r="0" b="2540"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21013"/>
+              <wp:lineTo x="21525" y="21013"/>
+              <wp:lineTo x="21525" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="821271160" name="Imagem 7"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="D:\Area de Trabalho\AINPGP - FIPED\AINPGP\Revista AINPGP\Logos\RODAPÉ.png"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1167048920" name="Imagem 1167048920"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="22244"/>
-                  <a:stretch/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7383600" cy="874800"/>
+                    <a:ext cx="7531735" cy="607060"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...7 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...167 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:id w:val="-2091999584"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="0A8255FD" w14:textId="1D1A620F" w:rsidR="00FC7CFE" w:rsidRDefault="00FC7CFE" w:rsidP="009F06C4">
+      <w:p w14:paraId="1E24F448" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="009F06C4">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="55C94CE8" w14:textId="6955C733" w:rsidR="007D07BD" w:rsidRDefault="00FC7CFE" w:rsidP="00FC7CFE">
+  <w:p w14:paraId="0ABC31AC" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="00FC7CFE">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="159C4512" wp14:editId="271282C8">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58B60D15" wp14:editId="5B20B612">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-533400</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>445135</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="3766516" cy="225381"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Caixa de Texto 14"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="3766516" cy="225381"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="304B0167" w14:textId="77777777" w:rsidR="00FC7CFE" w:rsidRPr="005A55CA" w:rsidRDefault="00FC7CFE" w:rsidP="00FC7CFE">
+                        <w:p w14:paraId="127DA363" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRPr="005A55CA" w:rsidRDefault="00FE77D0" w:rsidP="00FC7CFE">
                           <w:pPr>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="005A55CA">
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>Teceres – Revista da AINPGP – DOI XXX.XXX</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="159C4512" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="58B60D15" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Caixa de Texto 14" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-42pt;margin-top:35.05pt;width:296.6pt;height:17.75pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAkZ3zBGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C81+t7kpXXkZvIVSUr&#13;&#10;ieRUecYseFcChgL2rvv1HVjflPYpygsMzDCXcw6z+1YrshfO12AKOuj1KRGGQ1mbbUF/vS6/3VLi&#13;&#10;AzMlU2BEQQ/C0/v51y+zxuZiCBWoUjiCSYzPG1vQKgSbZ5nnldDM98AKg04JTrOAR7fNSscazK5V&#13;&#10;Nuz3p1kDrrQOuPAebx87J52n/FIKHp6l9CIQVVDsLaTVpXUT12w+Y/nWMVvV/NgG+0AXmtUGi55T&#13;&#10;PbLAyM7V/6TSNXfgQYYeB52BlDUXaQacZtB/N826YlakWRAcb88w+c9Ly5/2a/viSGi/Q4sERkAa&#13;&#10;63OPl3GeVjodd+yUoB8hPJxhE20gHC9HN9PpZDClhKNvOJyMblOa7PLaOh9+CNAkGgV1SEtCi+1X&#13;&#10;PmBFDD2FxGIGlrVSiRplSFPQ6WjSTw/OHnyhDD689Bqt0G5aUpcFnZzm2EB5wPEcdMx7y5c19rBi&#13;&#10;Prwwh1TjRCjf8IyLVIC14GhRUoH787/7GI8MoJeSBqVTUP97x5ygRP00yM3dYDyOWkuH8eRmiAd3&#13;&#10;7dlce8xOPwCqc4AfxfJkxvigTqZ0oN9Q5YtYFV3McKxd0HAyH0InaPwlXCwWKQjVZVlYmbXlMXVE&#13;&#10;NSL82r4xZ480BCTwCU4iY/k7NrrYjo/FLoCsE1UR5w7VI/yozMTg8RdF6V+fU9Tlr8//AgAA//8D&#13;&#10;AFBLAwQUAAYACAAAACEA06MYN+YAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8&#13;&#10;g7VI3Fq7ESkhjVNVQRUSgkNLL9yceJtE+CfEbht4epYTXFZa7czsfMV6soadcQy9dxIWcwEMXeN1&#13;&#10;71oJh7ftLAMWonJaGe9QwhcGWJfXV4XKtb+4HZ73sWUU4kKuJHQxDjnnoenQqjD3Azq6Hf1oVaR1&#13;&#10;bLke1YXCreGJEEtuVe/oQ6cGrDpsPvYnK+G52r6qXZ3Y7NtUTy/HzfB5eE+lvL2ZHlc0NitgEaf4&#13;&#10;54BfBuoPJRWr/cnpwIyEWXZHQFHCvVgAI0EqHhJgNSlFugReFvw/R/kDAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEAJGd8wRsCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEA06MYN+YAAAAPAQAADwAAAAAAAAAAAAAAAAB1BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Caixa de Texto 14" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-42pt;margin-top:35.05pt;width:296.6pt;height:17.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCacgGGGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C81+t7kpXXkZvIVSUr&#10;ieRUecYseFcChgL2rvv1HVjflPYpygsMzDCXcw6z+1YrshfO12AKOuj1KRGGQ1mbbUF/vS6/3VLi&#10;AzMlU2BEQQ/C0/v51y+zxuZiCBWoUjiCSYzPG1vQKgSbZ5nnldDM98AKg04JTrOAR7fNSscazK5V&#10;Nuz3p1kDrrQOuPAebx87J52n/FIKHp6l9CIQVVDsLaTVpXUT12w+Y/nWMVvV/NgG+0AXmtUGi55T&#10;PbLAyM7V/6TSNXfgQYYeB52BlDUXaQacZtB/N826YlakWRAcb88w+c9Ly5/2a/viSGi/Q4sERkAa&#10;63OPl3GeVjodd+yUoB8hPJxhE20gHC9HN9PpZDClhKNvOJyMblOa7PLaOh9+CNAkGgV1SEtCi+1X&#10;PmBFDD2FxGIGlrVSiRplSFPQ6WjSTw/OHnyhDD689Bqt0G5aUpfYxWmODZQHHM9Bx7y3fFljDyvm&#10;wwtzSDVOhPINz7hIBVgLjhYlFbg//7uP8cgAeilpUDoF9b93zAlK1E+D3NwNxuOotXQYT26GeHDX&#10;ns21x+z0A6A6B/hRLE9mjA/qZEoH+g1VvohV0cUMx9oFDSfzIXSCxl/CxWKRglBdloWVWVseU0dU&#10;I8Kv7Rtz9khDQAKf4CQylr9jo4vt+FjsAsg6URVx7lA9wo/KTAwef1GU/vU5RV3++vwvAAAA//8D&#10;AFBLAwQUAAYACAAAACEA6xucLuIAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVI7Fq7ESkhjVNVkSokBIuWbthNYjeJ6keI3Tbw9QwrWI7m6N5zi/VkDbvoMfTeSVjMBTDtGq96&#10;10o4vG9nGbAQ0Sk03mkJXzrAury9KTBX/up2+rKPLaMQF3KU0MU45JyHptMWw9wP2tHv6EeLkc6x&#10;5WrEK4VbwxMhltxi76ihw0FXnW5O+7OV8FJt33BXJzb7NtXz63EzfB4+Uinv76bNCljUU/yD4Vef&#10;1KEkp9qfnQrMSJhlD7QlSngUC2AEpOIpAVYTKdIl8LLg/yeUPwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQCacgGGGwIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQDrG5wu4gAAAAoBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="304B0167" w14:textId="77777777" w:rsidR="00FC7CFE" w:rsidRPr="005A55CA" w:rsidRDefault="00FC7CFE" w:rsidP="00FC7CFE">
+                  <w:p w14:paraId="127DA363" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRPr="005A55CA" w:rsidRDefault="00FE77D0" w:rsidP="00FC7CFE">
                     <w:pPr>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="005A55CA">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>Teceres – Revista da AINPGP – DOI XXX.XXX</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BBB2998" w14:textId="77777777" w:rsidR="00A976E0" w:rsidRDefault="00A976E0" w:rsidP="00817ADB">
+    <w:p w14:paraId="2BDE99E3" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="00361F15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7AE541B4" w14:textId="77777777" w:rsidR="00A976E0" w:rsidRDefault="00A976E0" w:rsidP="00817ADB">
+    <w:p w14:paraId="5C4D715B" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="00361F15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="0175D90E" w14:textId="507A8640" w:rsidR="007D07BD" w:rsidRDefault="0024761B" w:rsidP="00AA6E8B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6DC0FD19" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="00AA6E8B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="004E759C">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="56BFCB4D" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="004E759C">
+    <w:pPr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00493619">
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="pt-BR"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63DADA0B" wp14:editId="6660A40D">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="191A13AC" wp14:editId="18717F3C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-811369</wp:posOffset>
+            <wp:posOffset>-109855</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>761902</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-438150</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7385050" cy="96520"/>
-          <wp:effectExtent l="0" t="0" r="6350" b="5080"/>
+          <wp:extent cx="2419814" cy="833729"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="11" name="Imagem 11" descr="D:\Area de Trabalho\AINPGP - FIPED\AINPGP\Revista AINPGP\Logos\RODAPÉ.png"/>
+          <wp:docPr id="922625160" name="Imagem 8"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="D:\Area de Trabalho\AINPGP - FIPED\AINPGP\Revista AINPGP\Logos\RODAPÉ.png"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="89917"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
-                  <a:xfrm rot="10800000">
+                  <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7385050" cy="96520"/>
+                    <a:ext cx="2419814" cy="833729"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
+          <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
-          <wp14:sizeRelV relativeFrom="page">
+          <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="00AA6E8B">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         <w:noProof/>
-        <w:color w:val="1C1C1C"/>
-[...2 lines deleted...]
-        <w:lang w:eastAsia="pt-BR"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02C42D02" wp14:editId="2ABFBDAC">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="552ADACA" wp14:editId="681867D9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
-                <wp:posOffset>1726011</wp:posOffset>
+                <wp:posOffset>3158474</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>-494030</wp:posOffset>
+                <wp:posOffset>-210588</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="4069456" cy="296214"/>
+              <wp:extent cx="3817992" cy="367665"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
-              <wp:docPr id="7" name="Caixa de Texto 7"/>
+              <wp:docPr id="1344785589" name="Retângulo: Cantos Arredondados 7"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="4069456" cy="296214"/>
+                        <a:ext cx="3817992" cy="367665"/>
                       </a:xfrm>
-                      <a:prstGeom prst="rect">
-                        <a:avLst/>
+                      <a:prstGeom prst="roundRect">
+                        <a:avLst>
+                          <a:gd name="adj" fmla="val 50000"/>
+                        </a:avLst>
                       </a:prstGeom>
-                      <a:noFill/>
-                      <a:ln w="6350">
+                      <a:solidFill>
+                        <a:schemeClr val="bg2"/>
+                      </a:solidFill>
+                      <a:ln>
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
+                    <wps:style>
+                      <a:lnRef idx="2">
+                        <a:schemeClr val="accent1">
+                          <a:shade val="15000"/>
+                        </a:schemeClr>
+                      </a:lnRef>
+                      <a:fillRef idx="1">
+                        <a:schemeClr val="accent1"/>
+                      </a:fillRef>
+                      <a:effectRef idx="0">
+                        <a:schemeClr val="accent1"/>
+                      </a:effectRef>
+                      <a:fontRef idx="minor">
+                        <a:schemeClr val="lt1"/>
+                      </a:fontRef>
+                    </wps:style>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="5316004E" w14:textId="13102889" w:rsidR="00AA6E8B" w:rsidRPr="005A55CA" w:rsidRDefault="00822EE8" w:rsidP="0024761B">
+                        <w:p w14:paraId="201E340B" w14:textId="30A18620" w:rsidR="00FE77D0" w:rsidRPr="00485AEE" w:rsidRDefault="00FE77D0" w:rsidP="0051751E">
                           <w:pPr>
-                            <w:jc w:val="right"/>
+                            <w:ind w:firstLine="0"/>
+                            <w:jc w:val="left"/>
                             <w:rPr>
-                              <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                              <w:szCs w:val="16"/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
                           </w:pPr>
-                          <w:r w:rsidRPr="00822EE8">
+                          <w:r w:rsidRPr="00485AEE">
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                              <w:lang w:eastAsia="pt-BR"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:tab/>
+                            <w:t xml:space="preserve">Volume </w:t>
                           </w:r>
-                          <w:r w:rsidR="00765E61">
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="00485AEE">
                             <w:rPr>
-                              <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                              <w:lang w:eastAsia="pt-BR"/>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>Título do artigo a ser colocado pelos Editores</w:t>
+                            <w:t>xx</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="00485AEE">
+                            <w:rPr>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve">, </w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellStart"/>
+                          <w:r w:rsidRPr="00485AEE">
+                            <w:rPr>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>N°xx</w:t>
+                          </w:r>
+                          <w:proofErr w:type="spellEnd"/>
+                          <w:r w:rsidRPr="00485AEE">
+                            <w:rPr>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>, Mês, 20XX, ISSN</w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00485AEE">
+                            <w:rPr>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r w:rsidRPr="00485AEE">
+                            <w:rPr>
+                              <w:i/>
+                              <w:iCs/>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                              <w:sz w:val="20"/>
+                              <w:szCs w:val="20"/>
+                            </w:rPr>
+                            <w:t>2764-9083</w:t>
+                          </w:r>
+                        </w:p>
+                        <w:p w14:paraId="41BF445E" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRPr="0051751E" w:rsidRDefault="00FE77D0" w:rsidP="0051751E">
+                          <w:pPr>
+                            <w:jc w:val="left"/>
+                            <w:rPr>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="0051751E">
+                            <w:rPr>
+                              <w:color w:val="000000" w:themeColor="text1"/>
+                            </w:rPr>
+                            <w:t>2764-9083</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
-                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="02C42D02" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:roundrect w14:anchorId="552ADACA" id="Retângulo: Cantos Arredondados 7" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:248.7pt;margin-top:-16.6pt;width:300.65pt;height:28.95pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" arcsize=".5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwDoqMnwIAAJoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx2nbdoGdYogRYcB&#10;RVu0HXpWZCn2IImapMTOfv0o+SPZVuwwLAeFEslH8pnk9U2rFdkJ52swBc1PJpQIw6GszaagX1/v&#10;Pl1S4gMzJVNgREH3wtObxccP142diylUoErhCIIYP29sQasQ7DzLPK+EZv4ErDColOA0C3h1m6x0&#10;rEF0rbLpZDLLGnCldcCF9/h62ynpIuFLKXh4lNKLQFRBMbeQTpfOdTyzxTWbbxyzVc37NNg/ZKFZ&#10;bTDoCHXLAiNbV/8BpWvuwIMMJxx0BlLWXKQasJp88ls1LxWzItWC5Hg70uT/Hyx/2L3YJ4c0NNbP&#10;PYqxilY6Hf8xP9ImsvYjWaINhOPj6WV+cXU1pYSj7nR2MZudRzazg7d1PnwWoEkUCupga8pn/CKJ&#10;KLa79yExVhLDNLYGK79RIrVC/ndMkfMJ/nrE3hixB8zo6UHV5V2tVLrEjhEr5Qg6F3S9mfa+v1gp&#10;E20NRK8u2fiSHWpPUtgrEe2UeRaS1CVWO01Jp7Y8BGGcCxPyTlWxUnSx85j6EH1IKzGTACOyxPgj&#10;dg8wWHYgA3aXZW8fXUXq6tF58rfEOufRI0UGE0ZnXRtw7wEorKqP3NkPJHXURJZCu27RJIprKPdP&#10;jjjoxstbflfjJ79nPjwxh98TJw93RHjEQypoCgq9REkF7sd779Ee2xy1lDQ4nwX137fMCUrUF4MD&#10;cJWfncWBTpez84spXtyxZn2sMVu9AmyLHLeR5UmM9kENonSg33CVLGNUVDHDMXZBeXDDZRW6vYHL&#10;iIvlMpnhEFsW7s2L5RE8Ehw79LV9Y872fR9wYh5gmGU2T83ckXuwjZ4GltsAsg5ReeC1v+ACSD3U&#10;L6u4YY7vyeqwUhc/AQAA//8DAFBLAwQUAAYACAAAACEAaXC0veMAAAALAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPQU/CQBCF7yb+h82YeDGwpW0o1E6JITEeOBiQeF66Q1vtztbuAtVf73LS4+R9ee+b&#10;YjWaTpxpcK1lhNk0AkFcWd1yjbB/e54sQDivWKvOMiF8k4NVeXtTqFzbC2/pvPO1CCXscoXQeN/n&#10;UrqqIaPc1PbEITvawSgfzqGWelCXUG46GUfRXBrVclhoVE/rhqrP3ckgbOY/s+2R3l82r+uPZN/V&#10;1H+ND4j3d+PTIwhPo/+D4aof1KEMTgd7Yu1Eh5AuszSgCJMkiUFciWi5yEAcEOI0A1kW8v8P5S8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAMA6KjJ8CAACaBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAaXC0veMAAAALAQAADwAAAAAAAAAAAAAA&#10;AAD5BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAkGAAAAAA==&#10;" fillcolor="#e8e8e8 [3214]" stroked="f" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
-              <v:path gradientshapeok="t" o:connecttype="rect"/>
-[...1 lines deleted...]
-            <v:shape id="Caixa de Texto 7" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:135.9pt;margin-top:-38.9pt;width:320.45pt;height:23.3pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAweQWVGAIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8Lwk00CUirOiuqCqh&#13;&#10;3ZXYas/GsUkkx+PahoT++o6d8KFtT1UvzoxnMh/vPS/uu0aRo7CuBl3Q8SilRGgOZa33Bf3xuv50&#13;&#10;R4nzTJdMgRYFPQlH75cfPyxak4sJVKBKYQkW0S5vTUEr702eJI5XomFuBEZoDEqwDfPo2n1SWtZi&#13;&#10;9UYlkzSdJS3Y0ljgwjm8feyDdBnrSym4f5bSCU9UQXE2H08bz104k+WC5XvLTFXzYQz2D1M0rNbY&#13;&#10;9FLqkXlGDrb+o1RTcwsOpB9xaBKQsuYi7oDbjNN322wrZkTcBcFx5gKT+39l+dNxa14s8d1X6JDA&#13;&#10;AEhrXO7wMuzTSduEL05KMI4Qni6wic4TjpdZOptn0xklHGOT+WwyzkKZ5Pq3sc5/E9CQYBTUIi0R&#13;&#10;LXbcON+nnlNCMw3rWqlIjdKkLejs8zSNP1wiWFxp7HGdNVi+23XDAjsoT7iXhZ5yZ/i6xuYb5vwL&#13;&#10;s8gxroK69c94SAXYBAaLkgrsr7/dh3yEHqOUtKiZgrqfB2YFJeq7RlLm4ywLIotONv0yQcfeRna3&#13;&#10;EX1oHgBlOcYXYng0Q75XZ1NaaN5Q3qvQFUNMc+xdUH82H3yvZHweXKxWMQllZZjf6K3hoXSAM0D7&#13;&#10;2r0xawb8PTL3BGd1sfwdDX1uT8Tq4EHWkaMAcI/qgDtKMrI8PJ+g+Vs/Zl0f+fI3AAAA//8DAFBL&#13;&#10;AwQUAAYACAAAACEAwJGHoOUAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#13;&#10;7FonRpCSxqmqoAoJ0UVLN+wmsZtE+BFitw18PcMKNqN53jm3WE3WsLMeQ++dhHSeANOu8ap3rYTD&#13;&#10;22a2ABYiOoXGOy3hSwdYlddXBebKX9xOn/exZSTiQo4SuhiHnPPQdNpimPtBO5od/WgxUjm2XI14&#13;&#10;IXFruEiSB26xd/Shw0FXnW4+9icr4aXabHFXC7v4NtXz63E9fB7e76W8vZmelhTWS2BRT/HvAn49&#13;&#10;ED+UBFb7k1OBGQkiS4k/SphlGSW08ZiKDFhNnbtUAC8L/t9I+QMAAP//AwBQSwECLQAUAAYACAAA&#13;&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#13;&#10;ABQABgAIAAAAIQAweQWVGAIAACwEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#13;&#10;AQItABQABgAIAAAAIQDAkYeg5QAAABABAAAPAAAAAAAAAAAAAAAAAHIEAABkcnMvZG93bnJldi54&#13;&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="5316004E" w14:textId="13102889" w:rsidR="00AA6E8B" w:rsidRPr="005A55CA" w:rsidRDefault="00822EE8" w:rsidP="0024761B">
+                  <w:p w14:paraId="201E340B" w14:textId="30A18620" w:rsidR="00FE77D0" w:rsidRPr="00485AEE" w:rsidRDefault="00FE77D0" w:rsidP="0051751E">
                     <w:pPr>
-                      <w:jc w:val="right"/>
+                      <w:ind w:firstLine="0"/>
+                      <w:jc w:val="left"/>
                       <w:rPr>
-                        <w:rFonts w:cs="Arial"/>
-[...1 lines deleted...]
-                        <w:szCs w:val="16"/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
-                    <w:r w:rsidRPr="00822EE8">
+                    <w:r w:rsidRPr="00485AEE">
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                        <w:lang w:eastAsia="pt-BR"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:tab/>
+                      <w:t xml:space="preserve">Volume </w:t>
                     </w:r>
-                    <w:r w:rsidR="00765E61">
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidRPr="00485AEE">
                       <w:rPr>
-                        <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-                        <w:lang w:eastAsia="pt-BR"/>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>Título do artigo a ser colocado pelos Editores</w:t>
+                      <w:t>xx</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="00485AEE">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">, </w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellStart"/>
+                    <w:r w:rsidRPr="00485AEE">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>N°xx</w:t>
+                    </w:r>
+                    <w:proofErr w:type="spellEnd"/>
+                    <w:r w:rsidRPr="00485AEE">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>, Mês, 20XX, ISSN</w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00485AEE">
+                      <w:rPr>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r w:rsidRPr="00485AEE">
+                      <w:rPr>
+                        <w:i/>
+                        <w:iCs/>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                        <w:sz w:val="20"/>
+                        <w:szCs w:val="20"/>
+                      </w:rPr>
+                      <w:t>2764-9083</w:t>
+                    </w:r>
+                  </w:p>
+                  <w:p w14:paraId="41BF445E" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRPr="0051751E" w:rsidRDefault="00FE77D0" w:rsidP="0051751E">
+                    <w:pPr>
+                      <w:jc w:val="left"/>
+                      <w:rPr>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="0051751E">
+                      <w:rPr>
+                        <w:color w:val="000000" w:themeColor="text1"/>
+                      </w:rPr>
+                      <w:t>2764-9083</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-            </v:shape>
+            </v:roundrect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
-    </w:r>
-[...309 lines deleted...]
-      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1E9F914D" w14:textId="5A907F62" w:rsidR="007D07BD" w:rsidRDefault="00DD3D3D" w:rsidP="00E47ECF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0648BB1D" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="00E47ECF">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:ind w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4180CEC9" wp14:editId="73D91747">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DE5F085" wp14:editId="6948F575">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-939800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>46990</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7484110" cy="716280"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="13" name="Imagem 13" descr="D:\Area de Trabalho\AINPGP - FIPED\AINPGP\Revista AINPGP\Logos\Cabeçalho 01.png"/>
+          <wp:docPr id="1735830831" name="Imagem 1735830831" descr="D:\Area de Trabalho\AINPGP - FIPED\AINPGP\Revista AINPGP\Logos\Cabeçalho 01.png"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 5" descr="D:\Area de Trabalho\AINPGP - FIPED\AINPGP\Revista AINPGP\Logos\Cabeçalho 01.png"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
@@ -4651,639 +7249,199 @@
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251676672" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="144D0E87" wp14:editId="33703CCB">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2EFD6CDC" wp14:editId="4B460837">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>2938422</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-676141</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2897452" cy="437882"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="12" name="Caixa de Texto 12"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2897452" cy="437882"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="6350">
                         <a:noFill/>
                       </a:ln>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="7F7C0B7F" w14:textId="77777777" w:rsidR="00DD3D3D" w:rsidRPr="005A55CA" w:rsidRDefault="00DD3D3D" w:rsidP="00DD3D3D">
+                        <w:p w14:paraId="00F333D3" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRPr="005A55CA" w:rsidRDefault="00FE77D0" w:rsidP="00DD3D3D">
                           <w:pPr>
                             <w:pStyle w:val="Cabealho"/>
                             <w:ind w:firstLine="0"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="005A55CA">
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>https://teceres.ainpgp.org</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="54D20923" w14:textId="77777777" w:rsidR="00DD3D3D" w:rsidRPr="005A55CA" w:rsidRDefault="00DD3D3D" w:rsidP="00DD3D3D">
+                        <w:p w14:paraId="0D17C99F" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRPr="005A55CA" w:rsidRDefault="00FE77D0" w:rsidP="00DD3D3D">
                           <w:pPr>
                             <w:pStyle w:val="Cabealho"/>
                             <w:ind w:firstLine="0"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="005A55CA">
                             <w:rPr>
                               <w:sz w:val="16"/>
                               <w:szCs w:val="16"/>
                             </w:rPr>
                             <w:t>ISSN 2764-9083</w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="18B56340" w14:textId="77777777" w:rsidR="00DD3D3D" w:rsidRDefault="00DD3D3D" w:rsidP="00DD3D3D"/>
+                        <w:p w14:paraId="649E936E" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="00DD3D3D"/>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype w14:anchorId="144D0E87" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="2EFD6CDC" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Caixa de Texto 12" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:231.35pt;margin-top:-53.25pt;width:228.15pt;height:34.5pt;z-index:251676672;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBwltJ9HAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVO3EEy4GbwEUB&#13;&#10;IwngFDnTFGkRoLgsSVtyv75Lyi+kPRW9ULvc1T5mhrOHrtFkL5xXYEo6GgwpEYZDpcy2pD/ell+m&#13;&#10;lPjATMU0GFHSg/D0Yf7506y1hcihBl0JR7CI8UVrS1qHYIss87wWDfMDsMJgUIJrWEDXbbPKsRar&#13;&#10;NzrLh8PbrAVXWQdceI+3T32QzlN9KQUPL1J6EYguKc4W0unSuYlnNp+xYuuYrRU/jsH+YYqGKYNN&#13;&#10;z6WeWGBk59QfpRrFHXiQYcChyUBKxUXaAbcZDT9ss66ZFWkXBMfbM0z+/5Xlz/u1fXUkdF+hQwIj&#13;&#10;IK31hcfLuE8nXRO/OCnBOEJ4OMMmukA4XubT+7vxJKeEY2x8czed5rFMdvnbOh++CWhINErqkJaE&#13;&#10;FtuvfOhTTymxmYGl0jpRow1pS3p7MxmmH84RLK4N9rjMGq3QbTqiKpzitMcGqgOu56Bn3lu+VDjD&#13;&#10;ivnwyhxSjRuhfMMLHlID9oKjRUkN7tff7mM+MoBRSlqUTkn9zx1zghL93SA396PxOGotOePJXY6O&#13;&#10;u45sriNm1zwCqnOED8XyZMb8oE+mdNC8o8oXsSuGmOHYu6ThZD6GXtD4SrhYLFISqsuysDJry2Pp&#13;&#10;iGpE+K17Z84eaQhI4DOcRMaKD2z0uT0fi10AqRJVEece1SP8qMxE9vEVRelf+ynr8tbnvwEAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhACX2QivpAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FvwjAMhe+T&#13;&#10;9h8iI+0Gabu1QGmKUCc0aWIHGBduaWPaak3SNQG6/fp5p+1iyfbz8/uy9ag7dsXBtdYICGcBMDSV&#13;&#10;Va2pBRzft9MFMOelUbKzBgV8oYN1fn+XyVTZm9nj9eBrRibGpVJA432fcu6qBrV0M9ujod3ZDlp6&#13;&#10;aoeaq0HeyFx3PAqChGvZGvrQyB6LBquPw0ULeC22b3JfRnrx3RUvu/Om/zyeYiEeJuPzispmBczj&#13;&#10;6P8u4JeB8kNOwUp7McqxTsBTEs1JKmAaBkkMjCTLcEmMJY0e5zHwPOP/SfIfAAAA//8DAFBLAQIt&#13;&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#13;&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAHCW0n0cAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#13;&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACX2QivpAAAAEQEAAA8AAAAAAAAAAAAAAAAAdgQAAGRycy9k&#13;&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Caixa de Texto 12" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:231.35pt;margin-top:-53.25pt;width:228.15pt;height:34.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBx4UFLGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IVO3EEy4GbwEUB&#10;IwngFDnTFGkRoLgsSVtyv75Lyi+kPRW9ULvc1T5mhrOHrtFkL5xXYEo6GgwpEYZDpcy2pD/ell+m&#10;lPjATMU0GFHSg/D0Yf7506y1hcihBl0JR7CI8UVrS1qHYIss87wWDfMDsMJgUIJrWEDXbbPKsRar&#10;NzrLh8PbrAVXWQdceI+3T32QzlN9KQUPL1J6EYguKc4W0unSuYlnNp+xYuuYrRU/jsH+YYqGKYNN&#10;z6WeWGBk59QfpRrFHXiQYcChyUBKxUXaAbcZDT9ss66ZFWkXBMfbM0z+/5Xlz/u1fXUkdF+hQwIj&#10;IK31hcfLuE8nXRO/OCnBOEJ4OMMmukA4XubT+7vxJKeEY2x8czed5rFMdvnbOh++CWhINErqkJaE&#10;FtuvfOhTTymxmYGl0jpRow1pS3p7MxmmH84RLK4N9rjMGq3QbTqiqqs9NlAdcD0HPfPe8qXCGVbM&#10;h1fmkGrcCOUbXvCQGrAXHC1KanC//nYf85EBjFLSonRK6n/umBOU6O8GubkfjcdRa8kZT+5ydNx1&#10;ZHMdMbvmEVCdI3wolicz5gd9MqWD5h1VvohdMcQMx94lDSfzMfSCxlfCxWKRklBdloWVWVseS0dU&#10;I8Jv3Ttz9khDQAKf4SQyVnxgo8/t+VjsAkiVqIo496ge4UdlJrKPryhK/9pPWZe3Pv8NAAD//wMA&#10;UEsDBBQABgAIAAAAIQDkaGf55AAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NT4NAEIbvJv6H&#10;zZh4axdQaIssTUPSmBh7aO3F28BugbgfyG5b9Nc7nvQ4M0/eed5iPRnNLmr0vbMC4nkETNnGyd62&#10;Ao5v29kSmA9oJWpnlYAv5WFd3t4UmEt3tXt1OYSWUYj1OQroQhhyzn3TKYN+7gZl6XZyo8FA49hy&#10;OeKVwo3mSRRl3GBv6UOHg6o61XwczkbAS7Xd4b5OzPJbV8+vp83weXxPhbi/mzZPwIKawh8Mv/qk&#10;DiU51e5spWdawGOWLAgVMIujLAVGyCpeUb2aVg+LFHhZ8P8lyh8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAceFBSxoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEA5Ghn+eQAAAAMAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
-                  <w:p w14:paraId="7F7C0B7F" w14:textId="77777777" w:rsidR="00DD3D3D" w:rsidRPr="005A55CA" w:rsidRDefault="00DD3D3D" w:rsidP="00DD3D3D">
+                  <w:p w14:paraId="00F333D3" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRPr="005A55CA" w:rsidRDefault="00FE77D0" w:rsidP="00DD3D3D">
                     <w:pPr>
                       <w:pStyle w:val="Cabealho"/>
                       <w:ind w:firstLine="0"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="005A55CA">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>https://teceres.ainpgp.org</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="54D20923" w14:textId="77777777" w:rsidR="00DD3D3D" w:rsidRPr="005A55CA" w:rsidRDefault="00DD3D3D" w:rsidP="00DD3D3D">
+                  <w:p w14:paraId="0D17C99F" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRPr="005A55CA" w:rsidRDefault="00FE77D0" w:rsidP="00DD3D3D">
                     <w:pPr>
                       <w:pStyle w:val="Cabealho"/>
                       <w:ind w:firstLine="0"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="005A55CA">
                       <w:rPr>
                         <w:sz w:val="16"/>
                         <w:szCs w:val="16"/>
                       </w:rPr>
                       <w:t>ISSN 2764-9083</w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="18B56340" w14:textId="77777777" w:rsidR="00DD3D3D" w:rsidRDefault="00DD3D3D" w:rsidP="00DD3D3D"/>
+                  <w:p w14:paraId="649E936E" w14:textId="77777777" w:rsidR="00FE77D0" w:rsidRDefault="00FE77D0" w:rsidP="00DD3D3D"/>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19940207"/>
-[...438 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="635878B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28607508"/>
     <w:lvl w:ilvl="0" w:tplc="0B121620">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Titulo1Teceres"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5329,337 +7487,220 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="252936142">
+  <w:num w:numId="1" w16cid:durableId="1645693088">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="147"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003D792E"/>
-[...107 lines deleted...]
-    <w:rsid w:val="00FF5BF0"/>
+    <w:rsidRoot w:val="00361F15"/>
+    <w:rsid w:val="00361F15"/>
+    <w:rsid w:val="007E3852"/>
+    <w:rsid w:val="00ED3818"/>
+    <w:rsid w:val="00FE77D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="40230017"/>
-  <w15:docId w15:val="{18730A5F-4B30-F146-A728-FE5843D86D26}"/>
+  <w14:docId w14:val="0E5863A5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{3E555EE9-1513-4D2D-9FCC-D3E2CBC6846E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5914,995 +7955,1333 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00D45BDA"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="709"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00433F3B"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:b/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="pt-BR"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00433F3B"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
-      <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="pt-BR"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00433F3B"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:keepNext/>
-      <w:spacing w:before="120" w:after="120"/>
-[...1 lines deleted...]
-      <w:contextualSpacing w:val="0"/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="pt-BR"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Char">
+    <w:name w:val="Título 1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Char">
+    <w:name w:val="Título 3 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Char">
+    <w:name w:val="Título 4 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Char">
+    <w:name w:val="Título 5 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Char">
+    <w:name w:val="Título 6 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Char">
+    <w:name w:val="Título 7 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Char">
+    <w:name w:val="Título 8 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Char">
+    <w:name w:val="Título 9 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloChar">
+    <w:name w:val="Título Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloChar">
+    <w:name w:val="Subtítulo Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citao">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoChar">
+    <w:name w:val="Citação Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Citao"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PargrafodaLista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfaseIntensa">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CitaoIntensa">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaoIntensaChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaoIntensaChar">
+    <w:name w:val="Citação Intensa Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="CitaoIntensa"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="RefernciaIntensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CabealhoChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00817ADB"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CabealhoChar">
     <w:name w:val="Cabeçalho Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Cabealho"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00817ADB"/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00817ADB"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00817ADB"/>
-[...12 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00361F15"/>
     <w:rPr>
-      <w:iCs/>
-[...16 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
+      <w:kern w:val="0"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A1003"/>
-[...75 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00361F15"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="ResumoTeceres">
     <w:name w:val="Resumo Teceres"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="ResumoTeceresChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CO" w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ResumoTeceresChar">
     <w:name w:val="Resumo Teceres Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="ResumoTeceres"/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="es-CO" w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TituloTeceres">
     <w:name w:val="Titulo Teceres"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TituloTeceresChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="12"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TituloTeceresChar">
     <w:name w:val="Titulo Teceres Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="TituloTeceres"/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AutorTeceres">
     <w:name w:val="Autor Teceres"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="AutorTeceresChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="12"/>
       </w:numPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:firstLine="709"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:bCs/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AutorTeceresChar">
     <w:name w:val="Autor Teceres Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="AutorTeceres"/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b w:val="0"/>
       <w:bCs/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="OrcidTeceres">
     <w:name w:val="Orcid Teceres"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="OrcidTeceresChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="12"/>
       </w:numPr>
       <w:spacing w:after="0"/>
+      <w:ind w:firstLine="709"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:bCs/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OrcidTeceresChar">
     <w:name w:val="Orcid Teceres Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="OrcidTeceres"/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b w:val="0"/>
       <w:bCs/>
+      <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulo1Teceres">
     <w:name w:val="Titulo 1 Teceres"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Titulo1TeceresChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00314014"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
-        <w:numId w:val="2"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:ind w:left="357" w:hanging="357"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="Listaatual1">
-[...8 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titulo1TeceresChar">
     <w:name w:val="Titulo 1 Teceres Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Titulo1Teceres"/>
-    <w:rsid w:val="00314014"/>
+    <w:rsid w:val="00361F15"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalTeceres">
     <w:name w:val="Normal Teceres"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="NormalTeceresChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:ind w:firstLine="851"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalTeceresChar">
     <w:name w:val="Normal Teceres Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="NormalTeceres"/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="RefernciasTeceres">
     <w:name w:val="Referências Teceres"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RefernciasTeceresChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RefernciasTeceresChar">
     <w:name w:val="Referências Teceres Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="RefernciasTeceres"/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BibliografiaTeceres">
     <w:name w:val="Bibliografia Teceres"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BibliografiaTeceresChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="0"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="0"/>
       <w:contextualSpacing w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BibliografiaTeceresChar">
     <w:name w:val="Bibliografia Teceres Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="BibliografiaTeceres"/>
-    <w:rsid w:val="00FD1857"/>
+    <w:rsid w:val="00361F15"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:b w:val="0"/>
-      <w:sz w:val="24"/>
+      <w:kern w:val="0"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AprovaTeceres">
     <w:name w:val="Aprova Teceres"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00677CB5"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Citao1">
-[...15 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Titulo2Teceres">
     <w:name w:val="Titulo 2 Teceres"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008E0196"/>
+    <w:rsid w:val="00361F15"/>
     <w:pPr>
       <w:keepNext/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="111111"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00361F15"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabelacomgrade">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tabelanormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00361F15"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
-    <a:clrScheme name="Escritório">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Escritório">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Escritório">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>816</Words>
-  <Characters>4423</Characters>
+  <Words>1085</Words>
+  <Characters>5863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5208</CharactersWithSpaces>
+  <CharactersWithSpaces>6935</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>COMPUTER</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Ronny Diogenes</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>